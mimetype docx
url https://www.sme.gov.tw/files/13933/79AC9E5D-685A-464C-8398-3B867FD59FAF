--- v0 (2025-12-29)
+++ v1 (2026-05-01)
@@ -1,2722 +1,3161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2435CD1B" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6062501A" w14:textId="27D75197" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="005A5869" w:rsidP="00416277">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="005A5869">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>經濟部中小及新創企業署</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0A5595" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3902BF93" w14:textId="67C94ECB" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="007A2DEB" w:rsidP="00416277">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="007A2DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>「</w:t>
-[...19 lines deleted...]
-        <w:t>年度強化中小企業財務能力計畫」</w:t>
+        <w:t>115年度「強化中小企業財務能力與貸後管理輔導計畫」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8207A1" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="183CB709" w14:textId="469A3F1C" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="001E2D02" w:rsidP="00416277">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="001E2D02">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>財會諮詢與診斷申請表</w:t>
+        <w:t>財會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66901">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>諮詢</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C88">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D02">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>診斷申請表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396B5E71" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A5A2966" w14:textId="7C7D6981" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="00416277" w:rsidP="00AC7297">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>基本資料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712DC4E" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B3DB87C" w14:textId="104F0FBB" w:rsidR="00295FD6" w:rsidRDefault="151C66C0" w:rsidP="00315BC3">
       <w:pPr>
         <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:left="600" w:right="-24"/>
+        <w:ind w:left="600" w:rightChars="-10" w:right="-24"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="151C66C0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>申請日期： 年 月 日</w:t>
+        <w:t>申請日期：</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56D63">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="151C66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="151C66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00754C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="151C66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5194" w:type="pct"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2389"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2623" w14:paraId="5139BD49" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="42105899" w14:textId="77777777" w:rsidTr="00A6106A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="583"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="599A9292" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="233881A4" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3059" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1411" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19F5DD02" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="672A6659" w14:textId="7367C5F4" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00C74CE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1127" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="082C53C5" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43DBEF7D" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>營利事業統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1360" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27966F54" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="0A37501D" w14:textId="742491BD" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00533BF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="75CB78D3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="08AFB5F0" w14:textId="77777777" w:rsidTr="00A6106A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="541"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1F7635" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="077B76B4" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資本額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3059" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1411" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65069D2D" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="5DAB6C7B" w14:textId="6F221C39" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="151C66C0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1127" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49C8C3F4" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BBA2FE7" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="003137AC" w:rsidP="00A671E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...8 lines deleted...]
-              <w:t>公司成立日期</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>公司</w:t>
+            </w:r>
+            <w:r w:rsidR="00416277" w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成立日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1360" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3612441A" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="1D1F1091" w14:textId="39F8057C" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00E81188">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="258CA2BD" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="4EDA893E" w14:textId="77777777" w:rsidTr="00A6106A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E73FA0" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14445A6D" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>負責人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3059" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1411" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57809219" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="02EB378F" w14:textId="0AA196D8" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="151C66C0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1127" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A71B307" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5838240F" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>員工人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1360" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EE0D99" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="1B34E675" w14:textId="7AF72967" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="14120478" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C9022E" w:rsidRPr="00584ADE" w14:paraId="56ACA72F" w14:textId="77777777" w:rsidTr="006D2565">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4C05C1" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52B212FC" w14:textId="6110EA20" w:rsidR="00C9022E" w:rsidRDefault="00C9022E" w:rsidP="00F216BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>登記地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8452" w:type="dxa"/>
+            <w:tcW w:w="3898" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42856F77" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="148F4091" w14:textId="77777777" w:rsidR="00C9022E" w:rsidRPr="00584ADE" w:rsidRDefault="00C9022E" w:rsidP="00533BF7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="42855C71" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C9022E" w:rsidRPr="00584ADE" w14:paraId="391928B6" w14:textId="77777777" w:rsidTr="006D2565">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12423A13" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="158BE9C2" w14:textId="736ADFF4" w:rsidR="00C9022E" w:rsidRPr="00584ADE" w:rsidRDefault="00C9022E" w:rsidP="00F216BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>營業地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8452" w:type="dxa"/>
+            <w:tcW w:w="3898" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11BAB383" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="33936868" w14:textId="77777777" w:rsidR="00C9022E" w:rsidRPr="00584ADE" w:rsidRDefault="00C9022E" w:rsidP="00533BF7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="1135E0F3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="0DD02E3C" w14:textId="77777777" w:rsidTr="006D2565">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11382934" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7DC48531" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00F216BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...8 lines deleted...]
-              <w:t>主要產品/經營項目</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主要產品</w:t>
+            </w:r>
+            <w:r w:rsidR="00F216BB" w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>經營項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8452" w:type="dxa"/>
+            <w:tcW w:w="3898" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329174AD" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="6A05A809" w14:textId="76FC5FEE" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00533BF7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="5451801B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="10E8A234" w14:textId="77777777" w:rsidTr="00A6106A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B03846C" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="799F8091" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="004013E9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...8 lines deleted...]
-              <w:t>公司聯絡人/職稱</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>公司聯絡人</w:t>
+            </w:r>
+            <w:r w:rsidR="004013E9" w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/職稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3059" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1411" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30FBFB47" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="72A3D3EC" w14:textId="4CD71CFA" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00E83D2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1127" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DE396AD" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77AAC097" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1360" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F185A6B" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="0D0B940D" w14:textId="7B0C8604" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="151C66C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="59F26A39" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00416277" w:rsidRPr="00584ADE" w14:paraId="60AD605A" w14:textId="77777777" w:rsidTr="00A6106A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55AC5F5A" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2E486489" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡人e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3059" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1411" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D2EDD7" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="0E27B00A" w14:textId="21092670" w:rsidR="00C74CE2" w:rsidRPr="008E3976" w:rsidRDefault="00C74CE2" w:rsidP="00533BF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1127" w:type="pct"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46FB2B65" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2402F32B" w14:textId="77777777" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡人手機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1360" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBC96D0" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+          <w:p w14:paraId="60061E4C" w14:textId="2A7E3048" w:rsidR="00416277" w:rsidRPr="00584ADE" w:rsidRDefault="00416277" w:rsidP="00584ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="4C8C5968" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001E1814" w:rsidRPr="00584ADE" w14:paraId="0D81EB06" w14:textId="77777777" w:rsidTr="00FC76D1">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E2038B" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E73FF99" w14:textId="77777777" w:rsidR="00C66901" w:rsidRDefault="001E1814" w:rsidP="00C66901">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="50AEC87B" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>企業</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66901">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>現有</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3712C6" w14:textId="53217489" w:rsidR="001E1814" w:rsidRPr="00584ADE" w:rsidRDefault="001E1814" w:rsidP="00C66901">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>會計作業能力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8452" w:type="dxa"/>
+            <w:tcW w:w="3898" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4E007B" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4009A77C" w14:textId="77777777" w:rsidR="001E1814" w:rsidRDefault="001E1814" w:rsidP="001E1814">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□1.未記帳/無能力自主記帳</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37755ACE" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+              <w:t>□1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>未記帳/無能力自主記帳</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6B2247" w14:textId="77777777" w:rsidR="001E1814" w:rsidRDefault="001E1814" w:rsidP="001E1814">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□2.委外作業(□財務會計□稅務會計)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C296ECC" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>委外作業(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>財務會計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>稅務會計)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1216BDF4" w14:textId="0C7000E5" w:rsidR="001E1814" w:rsidRPr="00584ADE" w:rsidRDefault="001E1814" w:rsidP="00FC76D1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□3.自行記帳(□流水帳□基礎會計帳□成本會計帳 □管理會計帳)</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>自行記帳(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>流水帳</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>基礎會計帳</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>成本會計帳</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC76D1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>管理會計帳)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="28BE463C" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001E1814" w:rsidRPr="00584ADE" w14:paraId="4820E500" w14:textId="77777777" w:rsidTr="00FC76D1">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2389" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1102" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4EC7B1" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60BD38F5" w14:textId="5FA21762" w:rsidR="001E1814" w:rsidRPr="001E1814" w:rsidRDefault="001E1814" w:rsidP="00A671E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-              <w:t>企業銷售比率</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>企業</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>銷售比率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8452" w:type="dxa"/>
+            <w:tcW w:w="3898" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4FB421" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="563EF3EE" w14:textId="3AD07A31" w:rsidR="001E1814" w:rsidRPr="00584ADE" w:rsidRDefault="001E1814" w:rsidP="001E1814">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>內銷：</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%；外銷：</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="001E1814">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26992305" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D6690EF" w14:textId="22EC70F6" w:rsidR="006D2565" w:rsidRDefault="001E2D02" w:rsidP="0056196F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="10"/>
-        </w:rPr>
-        <w:t>二、財會諮詢斷輔導主題(可複選)</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2565">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+        <w:t>財會</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7DC2">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>諮詢</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+        <w:t>斷</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2565">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+        <w:t>輔導</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+        <w:t>主題</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2565">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+        </w:rPr>
+        <w:t>(可複選)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5523"/>
-        <w:gridCol w:w="5534"/>
+        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2623" w14:paraId="6B33321A" w14:textId="77777777" w:rsidTr="008A3D7D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="007A2DEB" w14:paraId="46AE3E6A" w14:textId="77777777" w:rsidTr="00462EE4">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5523" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE14BA2" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="0CBE4F70" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00877F44">
               <w:rPr>
                 <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>會計處理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5534" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1F775E" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="7BFA26C5" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRPr="009C08BE" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>報稅實務</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="482B3175" w14:textId="77777777" w:rsidTr="008A3D7D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="007A2DEB" w14:paraId="60FD5070" w14:textId="77777777" w:rsidTr="00462EE4">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5523" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26161173" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="259D433F" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00877F44">
               <w:rPr>
                 <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>營運管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5534" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A821F3" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="1D29A074" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00877F44">
               <w:rPr>
                 <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資產管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="6C5176CE" w14:textId="77777777" w:rsidTr="008A3D7D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="007A2DEB" w14:paraId="42F4E05A" w14:textId="77777777" w:rsidTr="00462EE4">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5523" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C15289A" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="7103D1C5" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00693441">
               <w:rPr>
                 <w:rStyle w:val="10"/>
               </w:rPr>
-              <w:t>籌資與融資</w:t>
+              <w:t>風險</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877F44">
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5534" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12C36048" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="3A9360C9" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00877F44">
               <w:rPr>
                 <w:rStyle w:val="10"/>
-              </w:rPr>
-              <w:t>股權規劃</w:t>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>籌資與融資</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2623" w14:paraId="385F0CF4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="007A2DEB" w14:paraId="4584AC2C" w14:textId="77777777" w:rsidTr="00462EE4">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11057" w:type="dxa"/>
-[...13 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C47B613" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="474FB4A9" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRPr="00427546" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD781C">
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>股權規劃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D29AAC" w14:textId="77777777" w:rsidR="007A2DEB" w:rsidRPr="00427546" w:rsidRDefault="007A2DEB" w:rsidP="00462EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□(1)企業尚未使用數位工具欲評估導入工具</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00427546">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877F44">
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...16 lines deleted...]
-            </w:pPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...48 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="10"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="103215F2" w14:textId="17CCBB2F" w:rsidR="008A3D7D" w:rsidRDefault="00000000" w:rsidP="008A3D7D">
+    <w:p w14:paraId="57C5F8BE" w14:textId="55427339" w:rsidR="00877EBB" w:rsidRPr="00664C88" w:rsidRDefault="00664C88" w:rsidP="00664C88">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="10"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00664C88">
         <w:rPr>
           <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(背面還有喔~)</w:t>
+        <w:t>(背面還有</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E4E">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>喔~</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664C88">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B04B34" w14:textId="1141C191" w:rsidR="008A3D7D" w:rsidRPr="008A3D7D" w:rsidRDefault="008A3D7D" w:rsidP="008A3D7D">
+    <w:p w14:paraId="393D0B6B" w14:textId="7F895D73" w:rsidR="007A2DEB" w:rsidRDefault="007A2DEB">
       <w:pPr>
         <w:widowControl/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="10"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C809551" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F44CBFC" w14:textId="065F064B" w:rsidR="00A6106A" w:rsidRPr="00A6106A" w:rsidRDefault="0027512D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>三、預計諮詢診斷方式、時間與財會問題</w:t>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6106A">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、預計</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E4E">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>諮詢</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6106A">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>診斷</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9022E">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>方式</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6106A">
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>時間與財會問題</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11057"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2623" w14:paraId="205ADEEB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00654261" w14:paraId="00D57752" w14:textId="77777777" w:rsidTr="001E1814">
         <w:trPr>
           <w:trHeight w:val="2556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BED2B4E" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="54A68FD7" w14:textId="0887B7FB" w:rsidR="00C9022E" w:rsidRPr="009A4E4E" w:rsidRDefault="00FC76D1" w:rsidP="00654261">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9022E" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預計諮詢診斷</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9022E" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>方式</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9022E" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1459EBFE" w14:textId="74785273" w:rsidR="00FC76D1" w:rsidRPr="00E110BC" w:rsidRDefault="00FC76D1" w:rsidP="009A4E4E">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E110BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□現場</w:t>
+            </w:r>
+            <w:r w:rsidR="00E110BC" w:rsidRPr="00E110BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(地址：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E110BC" w:rsidRPr="00E110BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□登記地址、□營業地址、□其他：___________________________)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BF315C" w14:textId="77777777" w:rsidR="00FC76D1" w:rsidRPr="00E110BC" w:rsidRDefault="00FC76D1" w:rsidP="009A4E4E">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>※預計諮詢診斷方式：</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="74A311F2" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+            </w:pPr>
+            <w:r w:rsidRPr="00E110BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□視訊(Google Meet線上會議室)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A4D5BC" w14:textId="39D57834" w:rsidR="00FC76D1" w:rsidRPr="00E110BC" w:rsidRDefault="00FC76D1" w:rsidP="009A4E4E">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□現場(地址：</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E110BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□登記地址、□營業地址、□其他：___________________________)</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:t>□電話</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697E38B3" w14:textId="59A9DF70" w:rsidR="00C16EDB" w:rsidRPr="009A4E4E" w:rsidRDefault="00FC76D1" w:rsidP="00654261">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2565" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>預計</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66901" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>諮詢</w:t>
+            </w:r>
+            <w:r w:rsidR="00654261" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>診斷日期&amp;時段：</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6106A" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2565" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>敬請提供兩個日期</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16EDB" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>，表示方式</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6837" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>如：</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16EDB" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00654261" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>/5上午10點</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2565" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16EDB" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>9/7</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2565" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>下午2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16EDB" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>點)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F30F68" w14:textId="1699D909" w:rsidR="00A6106A" w:rsidRPr="009A4E4E" w:rsidRDefault="00A6106A" w:rsidP="00654261">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45BF943E" w14:textId="623B18B5" w:rsidR="000541B4" w:rsidRPr="009A4E4E" w:rsidRDefault="00FC76D1" w:rsidP="001E72CB">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□視訊(Google Meet</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>線上會議室</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>目前面臨財會</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>問題</w:t>
+            </w:r>
+            <w:r w:rsidR="00654261" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6106A" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00654261" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>敬請詳細說明</w:t>
+            </w:r>
+            <w:r w:rsidR="000541B4" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>問題</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6106A" w:rsidRPr="009A4E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA4E019" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...63 lines deleted...]
-          <w:p w14:paraId="686CDA68" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1517BF09" w14:textId="77777777" w:rsidR="00A6106A" w:rsidRPr="009A4E4E" w:rsidRDefault="00A6106A" w:rsidP="001E72CB">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
-            </w:pPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="3303C1B1" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="007D2623">
+              <w:ind w:rightChars="13" w:right="31"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:b w:val="0"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61E09C35" w14:textId="3302C6E0" w:rsidR="009A4E4E" w:rsidRPr="001E72CB" w:rsidRDefault="009A4E4E" w:rsidP="001E72CB">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
-              <w:ind w:right="31"/>
-[...5 lines deleted...]
-              <w:ind w:right="31"/>
+              <w:ind w:rightChars="13" w:right="31"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:b w:val="0"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5926B27D" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A2D450E" w14:textId="3844CD27" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="0027512D" w:rsidP="006D2565">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>四、注意事項：</w:t>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="00416277" w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、注意事項</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9A4C70" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4760D997" w14:textId="66573C49" w:rsidR="00416277" w:rsidRPr="00D242A2" w:rsidRDefault="00416277" w:rsidP="003137AC">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="991" w:hanging="509"/>
+        <w:ind w:leftChars="201" w:left="991" w:hangingChars="212" w:hanging="509"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00654261">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004013E9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidR="004013E9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8277D" w:rsidRPr="00F8277D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>會計師/財務顧問診斷輔導</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:t>會計師</w:t>
+      </w:r>
+      <w:r w:rsidR="00857934">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00857934" w:rsidRPr="00857934">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>財務顧問</w:t>
+      </w:r>
+      <w:r w:rsidR="001C45B5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>診斷</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8277D" w:rsidRPr="00F8277D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>輔導</w:t>
+      </w:r>
+      <w:r w:rsidR="001C45B5" w:rsidRPr="00FB4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="004013E9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>範圍及流程內</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>全程免付費，申請企業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>無須支付費用</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00E0700C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0673352A" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38E7E05B" w14:textId="25F9CE3E" w:rsidR="00CD3B6E" w:rsidRDefault="00416277" w:rsidP="003137AC">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="991" w:hanging="509"/>
+        <w:ind w:leftChars="201" w:left="991" w:hangingChars="212" w:hanging="509"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>(二)申請案件之相關表單皆列為機密文件，不會對外公開。</w:t>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00654261">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)申請案件之相關表單皆列為機密文件，不會對外公開。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB42E2" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0609E225" w14:textId="77777777" w:rsidR="009A4E4E" w:rsidRDefault="0027512D" w:rsidP="003137AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>五、聯繫方式：</w:t>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B6E" w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯繫方式：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD19B89" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0724D967" w14:textId="4F3E9464" w:rsidR="00CD3B6E" w:rsidRPr="009A4E4E" w:rsidRDefault="009A4E4E" w:rsidP="007A2DEB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="991" w:hanging="509"/>
+        <w:ind w:leftChars="236" w:left="989" w:hangingChars="176" w:hanging="423"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>財會諮詢與診斷</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>：社團法人中華民國全國創新創業總會</w:t>
+      <w:r w:rsidRPr="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B6E" w:rsidRPr="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>社團法人中華民國全國</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B6E" w:rsidRPr="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>創新</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B6E" w:rsidRPr="009A4E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>創業總會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4048C2E4" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64791C67" w14:textId="5FD7C449" w:rsidR="00F143B7" w:rsidRDefault="00CD3B6E" w:rsidP="009A4E4E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="991" w:right="-1090"/>
+        <w:ind w:leftChars="413" w:left="991" w:rightChars="-454" w:right="-1090"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">電話:(02)2332-8558*350 高專員  </w:t>
-[...7 lines deleted...]
-        <w:t>E-mail:350@careernet.org.tw</w:t>
+        <w:t>電</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>話</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:(02)2332-8558*3</w:t>
+      </w:r>
+      <w:r w:rsidR="000011AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7297">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000011AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>高</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>副組長</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7297">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004013E9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidR="000011AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000011AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7297">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>@careernet.org.tw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426982DD" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="740D4395" w14:textId="43257D9A" w:rsidR="009A4E4E" w:rsidRDefault="009A4E4E" w:rsidP="009A4E4E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="1596" w:right="-1090"/>
+        <w:ind w:leftChars="665" w:left="1596" w:rightChars="-454" w:right="-1090"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(02)2332-8558*3</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(02)2332-8558*351 劉專員  </w:t>
+        <w:t>51 劉專員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-        <w:t>E-mail:351@careernet.org.tw</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004013E9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7297">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>@careernet.org.tw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CE308C" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38BD50BC" w14:textId="0F22D5E0" w:rsidR="009A4E4E" w:rsidRDefault="009A4E4E" w:rsidP="009A4E4E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
-        <w:ind w:left="991" w:right="-1090"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:ind w:leftChars="413" w:left="991" w:rightChars="-454" w:right="-1090"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D242A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>地址:100台北市和平西路1段150號12樓</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>地址:100台北市和平西路1段150號12樓 傳真：(02)2337-5152</w:t>
+        <w:t xml:space="preserve"> 傳真：(02)2337-5152</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55296A03" w14:textId="77777777" w:rsidR="007D2623" w:rsidRDefault="00000000">
-[...112 lines deleted...]
-    <w:sectPr w:rsidR="007D2623">
+    <w:sectPr w:rsidR="009A4E4E" w:rsidSect="00B86127">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="366"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD6D50A" w14:textId="77777777" w:rsidR="00C544ED" w:rsidRDefault="00C544ED">
+    <w:p w14:paraId="62219CD1" w14:textId="77777777" w:rsidR="00853919" w:rsidRDefault="00853919" w:rsidP="008B7FE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B60E6D" w14:textId="77777777" w:rsidR="00C544ED" w:rsidRDefault="00C544ED">
+    <w:p w14:paraId="4CF5C008" w14:textId="77777777" w:rsidR="00853919" w:rsidRDefault="00853919" w:rsidP="008B7FE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{290B4D85-30F5-40E2-8D76-6969639A42F9}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{9D224931-E808-44A9-A884-D46FC20A6DB8}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{41FCEB4B-0A2B-40A7-AF49-7CC8A6709111}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{0B205F93-442F-4F72-B8BC-0C13B519AB34}"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...10 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C6D7416B-DF18-4D68-9F4C-2F111F6CD47A}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06BCFE0D" w14:textId="77777777" w:rsidR="00C544ED" w:rsidRDefault="00C544ED">
+    <w:p w14:paraId="2D66D6D6" w14:textId="77777777" w:rsidR="00853919" w:rsidRDefault="00853919" w:rsidP="008B7FE8">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F505991" w14:textId="77777777" w:rsidR="00C544ED" w:rsidRDefault="00C544ED">
+    <w:p w14:paraId="60B3AF11" w14:textId="77777777" w:rsidR="00853919" w:rsidRDefault="00853919" w:rsidP="008B7FE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F4250B5"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="3CCE78D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CF21B9C"/>
+    <w:lvl w:ilvl="0" w:tplc="773CA5E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9956" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="、"/>
+      <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10316" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="."/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10796" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11276" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="、"/>
+      <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11756" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="."/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="12236" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="."/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12716" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="、"/>
+      <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13196" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="."/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="13676" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1354040910">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="2095467870">
+  <w:num w:numId="1" w16cid:durableId="1398284636">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
-  <w:autoHyphenation/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007D2623"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C544ED"/>
+    <w:rsidRoot w:val="00416277"/>
+    <w:rsid w:val="000011AA"/>
+    <w:rsid w:val="00003551"/>
+    <w:rsid w:val="000050FA"/>
+    <w:rsid w:val="000457F6"/>
+    <w:rsid w:val="00045D9F"/>
+    <w:rsid w:val="00050E1F"/>
+    <w:rsid w:val="000541B4"/>
+    <w:rsid w:val="00063F91"/>
+    <w:rsid w:val="00074110"/>
+    <w:rsid w:val="000911F0"/>
+    <w:rsid w:val="00094161"/>
+    <w:rsid w:val="000B7EB9"/>
+    <w:rsid w:val="000D3334"/>
+    <w:rsid w:val="000D53C5"/>
+    <w:rsid w:val="000D7C33"/>
+    <w:rsid w:val="000E311D"/>
+    <w:rsid w:val="000F0D76"/>
+    <w:rsid w:val="000F5565"/>
+    <w:rsid w:val="001279A8"/>
+    <w:rsid w:val="0015393B"/>
+    <w:rsid w:val="00166973"/>
+    <w:rsid w:val="00192FFD"/>
+    <w:rsid w:val="001B5884"/>
+    <w:rsid w:val="001C45B5"/>
+    <w:rsid w:val="001E138E"/>
+    <w:rsid w:val="001E1814"/>
+    <w:rsid w:val="001E2D02"/>
+    <w:rsid w:val="001E72CB"/>
+    <w:rsid w:val="00212F3A"/>
+    <w:rsid w:val="00214D84"/>
+    <w:rsid w:val="00224F6C"/>
+    <w:rsid w:val="00232AFD"/>
+    <w:rsid w:val="00247039"/>
+    <w:rsid w:val="0027512D"/>
+    <w:rsid w:val="00286C68"/>
+    <w:rsid w:val="0028760F"/>
+    <w:rsid w:val="00295FD6"/>
+    <w:rsid w:val="002E139D"/>
+    <w:rsid w:val="002E541C"/>
+    <w:rsid w:val="0030047D"/>
+    <w:rsid w:val="00310074"/>
+    <w:rsid w:val="003114AB"/>
+    <w:rsid w:val="003137AC"/>
+    <w:rsid w:val="00315BC3"/>
+    <w:rsid w:val="003210B3"/>
+    <w:rsid w:val="00344063"/>
+    <w:rsid w:val="003661B5"/>
+    <w:rsid w:val="00377218"/>
+    <w:rsid w:val="003832E2"/>
+    <w:rsid w:val="00393524"/>
+    <w:rsid w:val="00396FB3"/>
+    <w:rsid w:val="003A7890"/>
+    <w:rsid w:val="003B1038"/>
+    <w:rsid w:val="003F6CD0"/>
+    <w:rsid w:val="004013E9"/>
+    <w:rsid w:val="00416277"/>
+    <w:rsid w:val="00423454"/>
+    <w:rsid w:val="004255E7"/>
+    <w:rsid w:val="00425CEA"/>
+    <w:rsid w:val="00460154"/>
+    <w:rsid w:val="004977A4"/>
+    <w:rsid w:val="004A6F63"/>
+    <w:rsid w:val="004C013A"/>
+    <w:rsid w:val="0052368C"/>
+    <w:rsid w:val="00532203"/>
+    <w:rsid w:val="00533BF7"/>
+    <w:rsid w:val="00551749"/>
+    <w:rsid w:val="0056196F"/>
+    <w:rsid w:val="005638F2"/>
+    <w:rsid w:val="005663A0"/>
+    <w:rsid w:val="00573921"/>
+    <w:rsid w:val="00582324"/>
+    <w:rsid w:val="00584ADE"/>
+    <w:rsid w:val="00590FB8"/>
+    <w:rsid w:val="005A5869"/>
+    <w:rsid w:val="005B4CF0"/>
+    <w:rsid w:val="005E29AC"/>
+    <w:rsid w:val="005F2195"/>
+    <w:rsid w:val="006038E8"/>
+    <w:rsid w:val="0064000F"/>
+    <w:rsid w:val="00654261"/>
+    <w:rsid w:val="006617D0"/>
+    <w:rsid w:val="006618B3"/>
+    <w:rsid w:val="00664C88"/>
+    <w:rsid w:val="006940C8"/>
+    <w:rsid w:val="006A3AFA"/>
+    <w:rsid w:val="006A518F"/>
+    <w:rsid w:val="006C0CD0"/>
+    <w:rsid w:val="006D2565"/>
+    <w:rsid w:val="006E2683"/>
+    <w:rsid w:val="006F0992"/>
+    <w:rsid w:val="0072242E"/>
+    <w:rsid w:val="007234DE"/>
+    <w:rsid w:val="00731BC8"/>
+    <w:rsid w:val="00751307"/>
+    <w:rsid w:val="00754C1A"/>
+    <w:rsid w:val="0076467C"/>
+    <w:rsid w:val="00783103"/>
+    <w:rsid w:val="007A0B48"/>
+    <w:rsid w:val="007A2DEB"/>
+    <w:rsid w:val="007A369F"/>
+    <w:rsid w:val="007A3A7B"/>
+    <w:rsid w:val="007B2CDA"/>
+    <w:rsid w:val="007C0CE2"/>
+    <w:rsid w:val="007C4AC1"/>
+    <w:rsid w:val="007C7C5B"/>
+    <w:rsid w:val="007F0952"/>
+    <w:rsid w:val="00811068"/>
+    <w:rsid w:val="00827927"/>
+    <w:rsid w:val="00840ADD"/>
+    <w:rsid w:val="008511D8"/>
+    <w:rsid w:val="00853919"/>
+    <w:rsid w:val="00854C0B"/>
+    <w:rsid w:val="00857934"/>
+    <w:rsid w:val="0087339E"/>
+    <w:rsid w:val="00873D22"/>
+    <w:rsid w:val="00877EBB"/>
+    <w:rsid w:val="00893B8A"/>
+    <w:rsid w:val="008A2D25"/>
+    <w:rsid w:val="008B56FD"/>
+    <w:rsid w:val="008B7E95"/>
+    <w:rsid w:val="008B7FE8"/>
+    <w:rsid w:val="008C3DEF"/>
+    <w:rsid w:val="008D20B6"/>
+    <w:rsid w:val="008D34BB"/>
+    <w:rsid w:val="008D37BA"/>
+    <w:rsid w:val="008E3976"/>
+    <w:rsid w:val="008F0748"/>
+    <w:rsid w:val="00910229"/>
+    <w:rsid w:val="00910552"/>
+    <w:rsid w:val="009107BF"/>
+    <w:rsid w:val="00915AFD"/>
+    <w:rsid w:val="00917B01"/>
+    <w:rsid w:val="00947366"/>
+    <w:rsid w:val="00956E26"/>
+    <w:rsid w:val="00961AA7"/>
+    <w:rsid w:val="00961ACC"/>
+    <w:rsid w:val="0096587C"/>
+    <w:rsid w:val="009817A7"/>
+    <w:rsid w:val="00991528"/>
+    <w:rsid w:val="009A00BE"/>
+    <w:rsid w:val="009A4E4E"/>
+    <w:rsid w:val="009A737A"/>
+    <w:rsid w:val="009B3C0F"/>
+    <w:rsid w:val="009C08BE"/>
+    <w:rsid w:val="009E7695"/>
+    <w:rsid w:val="009F2A1B"/>
+    <w:rsid w:val="00A06269"/>
+    <w:rsid w:val="00A22B99"/>
+    <w:rsid w:val="00A36EF7"/>
+    <w:rsid w:val="00A563CC"/>
+    <w:rsid w:val="00A6106A"/>
+    <w:rsid w:val="00A65B90"/>
+    <w:rsid w:val="00A66DBB"/>
+    <w:rsid w:val="00A75506"/>
+    <w:rsid w:val="00A91E3D"/>
+    <w:rsid w:val="00AB44B4"/>
+    <w:rsid w:val="00AC7297"/>
+    <w:rsid w:val="00AD7AD6"/>
+    <w:rsid w:val="00AE20A3"/>
+    <w:rsid w:val="00AE38B3"/>
+    <w:rsid w:val="00B042E5"/>
+    <w:rsid w:val="00B12B45"/>
+    <w:rsid w:val="00B23776"/>
+    <w:rsid w:val="00B3132C"/>
+    <w:rsid w:val="00B36827"/>
+    <w:rsid w:val="00B55D94"/>
+    <w:rsid w:val="00B62B29"/>
+    <w:rsid w:val="00B70F4E"/>
+    <w:rsid w:val="00B71901"/>
+    <w:rsid w:val="00B75F32"/>
+    <w:rsid w:val="00B86127"/>
+    <w:rsid w:val="00B93A57"/>
+    <w:rsid w:val="00B945A3"/>
+    <w:rsid w:val="00BB586A"/>
+    <w:rsid w:val="00BF11CB"/>
+    <w:rsid w:val="00BF4980"/>
+    <w:rsid w:val="00C0701F"/>
+    <w:rsid w:val="00C07263"/>
+    <w:rsid w:val="00C16EDB"/>
+    <w:rsid w:val="00C31975"/>
+    <w:rsid w:val="00C344E5"/>
+    <w:rsid w:val="00C5402D"/>
+    <w:rsid w:val="00C66901"/>
+    <w:rsid w:val="00C71C4B"/>
+    <w:rsid w:val="00C74CE2"/>
+    <w:rsid w:val="00C84659"/>
+    <w:rsid w:val="00C9022E"/>
+    <w:rsid w:val="00CA1EF4"/>
+    <w:rsid w:val="00CA4768"/>
+    <w:rsid w:val="00CA5889"/>
+    <w:rsid w:val="00CB6F29"/>
+    <w:rsid w:val="00CD3B6E"/>
+    <w:rsid w:val="00CE069F"/>
+    <w:rsid w:val="00D04491"/>
+    <w:rsid w:val="00D242A2"/>
+    <w:rsid w:val="00D36595"/>
+    <w:rsid w:val="00D6403F"/>
+    <w:rsid w:val="00D80E39"/>
+    <w:rsid w:val="00D81556"/>
+    <w:rsid w:val="00DC1558"/>
+    <w:rsid w:val="00DD781C"/>
+    <w:rsid w:val="00DE6923"/>
+    <w:rsid w:val="00DF0238"/>
+    <w:rsid w:val="00DF5E25"/>
+    <w:rsid w:val="00E03C2E"/>
+    <w:rsid w:val="00E040C9"/>
+    <w:rsid w:val="00E0700C"/>
+    <w:rsid w:val="00E110BC"/>
+    <w:rsid w:val="00E34645"/>
+    <w:rsid w:val="00E36392"/>
+    <w:rsid w:val="00E41809"/>
+    <w:rsid w:val="00E56D63"/>
+    <w:rsid w:val="00E62785"/>
+    <w:rsid w:val="00E77A20"/>
+    <w:rsid w:val="00E81188"/>
+    <w:rsid w:val="00E83D2E"/>
+    <w:rsid w:val="00E84BDC"/>
+    <w:rsid w:val="00EB29D2"/>
+    <w:rsid w:val="00ED5D0A"/>
+    <w:rsid w:val="00ED5F09"/>
+    <w:rsid w:val="00ED7DC2"/>
+    <w:rsid w:val="00EE3837"/>
+    <w:rsid w:val="00EF3DE3"/>
+    <w:rsid w:val="00F143B7"/>
+    <w:rsid w:val="00F216BB"/>
+    <w:rsid w:val="00F25974"/>
+    <w:rsid w:val="00F449F5"/>
+    <w:rsid w:val="00F54DD4"/>
+    <w:rsid w:val="00F8277D"/>
+    <w:rsid w:val="00FA6837"/>
+    <w:rsid w:val="00FB4E75"/>
+    <w:rsid w:val="00FC76D1"/>
+    <w:rsid w:val="00FC7C08"/>
+    <w:rsid w:val="00FD1B8E"/>
+    <w:rsid w:val="00FF284A"/>
+    <w:rsid w:val="151C66C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B4B07A7"/>
-  <w15:docId w15:val="{9050DA13-AD72-4C2E-B8D4-FA35A264D2F3}"/>
+  <w14:docId w14:val="72FCA072"/>
+  <w15:docId w15:val="{02C47F0E-A352-4613-B8F7-15C6BD76A752}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2829,51 +3268,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3055,593 +3494,1000 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00416277"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00416277"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7FE8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B7FE8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7FE8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B7FE8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="a8">
+    <w:name w:val="Table Grid"/>
+    <w:aliases w:val="週報表格格線"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A22B99"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD3B6E"/>
     <w:pPr>
       <w:widowControl/>
-      <w:spacing w:before="100" w:after="100"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="報告1"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0056196F"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="報告1 字元"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="0056196F"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B5884"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B5884"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D2565"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D2565"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="註解文字 字元"/>
     <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D2565"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="ab"/>
-    <w:next w:val="ab"/>
+    <w:basedOn w:val="ac"/>
+    <w:next w:val="ac"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D2565"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="註解主旨 字元"/>
-    <w:basedOn w:val="ac"/>
+    <w:basedOn w:val="ad"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D2565"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
     <w:name w:val="報告"/>
     <w:basedOn w:val="a"/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="報告 字元"/>
+    <w:link w:val="af1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F143B7"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="報告 字元"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="00F143B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="12 20,標題一,4 Párrafo de lista,Figuras,Dot pt,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Numbered Para 1,DH1,List Paragraph,Recommendation,1.1.1.1清單段落,標題 (4),(二),列點,彩色清單 - 輔色 11,²M³æ¬q¸¨1,清單段落2,numbered,Paragraphe de liste1,L,圖標號"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB44B4"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="清單段落 字元"/>
+    <w:aliases w:val="12 20 字元,標題一 字元,4 Párrafo de lista 字元,Figuras 字元,Dot pt 字元,List Paragraph Char Char Char 字元,Indicator Text 字元,List Paragraph1 字元,Numbered Para 1 字元,DH1 字元,List Paragraph 字元,Recommendation 字元,1.1.1.1清單段落 字元,標題 (4) 字元,(二) 字元,列點 字元,彩色清單 - 輔色 11 字元"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AB44B4"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="88622537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="169417033">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="184055132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="236018483">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="319038704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="525406379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="670327953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="746801915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="915095573">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1177188715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1188569274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1199591222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1274437643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1328166422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393383273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1415708861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1448894877">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1557624300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1641109189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1906602055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1911580211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1960724589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2000041106">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2058310591">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2092660340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B42B9AF-60A0-43E2-9587-7E11EB2AD57C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>169</Words>
-  <Characters>967</Characters>
+  <Words>122</Words>
+  <Characters>697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1134</CharactersWithSpaces>
+  <CharactersWithSpaces>818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>