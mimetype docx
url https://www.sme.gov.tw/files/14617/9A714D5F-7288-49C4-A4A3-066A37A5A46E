--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -483,61 +483,59 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>技術發展趨勢，經濟部中小及新創企業署</w:t>
       </w:r>
       <w:r w:rsidR="000E0A1B" w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（以下簡稱中企署）</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度起委託專業</w:t>
       </w:r>
       <w:r w:rsidR="00736D84" w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>技術</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -555,120 +553,87 @@
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理法人</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>試產</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>試產線培能課程及</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>線培能</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>115</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>課程及</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年度中小企業</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>115</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>AI</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>年度中小企業</w:t>
-[...28 lines deleted...]
-        <w:t>，結合法人技術、設備場域及實作能量，協助企業掌握</w:t>
+        <w:t>實作專班，結合法人技術、設備場域及實作能量，協助企業掌握</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>應用方向。為深化與擴散課程效益，本輔導案透過結合產業</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -725,178 +690,123 @@
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>須由</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>須由中企署委託辦理</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>中企署委託</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>114</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>辦理</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年度法人</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>114</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>AI</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>年度法人</w:t>
+        <w:t>試產線培能課程或</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374A4F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年度中小企業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374A4F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>AI</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>試產</w:t>
-[...68 lines deleted...]
-        <w:t>之法人單位</w:t>
+        <w:t>實作專班之法人單位</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（如表</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1132,811 +1042,762 @@
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>試產線暨中小企業</w:t>
       </w:r>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>實作專班</w:t>
-[...12 lines deleted...]
-        <w:t>開辦法人單位一欄表</w:t>
+        <w:t>實作專班開辦法人單位一欄表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="990" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3683"/>
         <w:gridCol w:w="5063"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w14:paraId="205C9A2F" w14:textId="77777777" w:rsidTr="00736D84">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760D4DC0" w14:textId="156E94A1" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00870A37" w:rsidP="00E37897">
+          <w:p w14:paraId="760D4DC0" w14:textId="156E94A1" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00870A37" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>產業</w:t>
             </w:r>
             <w:r w:rsidR="00DF49A3" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776CB4AF" w14:textId="0C617167" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00870A37" w:rsidP="00E37897">
+          <w:p w14:paraId="776CB4AF" w14:textId="0C617167" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00870A37" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>法人單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00063C0F" w:rsidRPr="00374A4F" w14:paraId="023C28A6" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B93B340" w14:textId="143B2510" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00063C0F" w:rsidP="00E37897">
+          <w:p w14:paraId="1B93B340" w14:textId="143B2510" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00063C0F" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>紡織</w:t>
             </w:r>
             <w:r w:rsidR="00AC4A00" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原料端</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C505E3E" w14:textId="55DEC034" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00A76E27" w:rsidP="00E37897">
+          <w:p w14:paraId="0C505E3E" w14:textId="55DEC034" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00A76E27" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>紡織產業綜合研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00063C0F" w:rsidRPr="00374A4F" w14:paraId="6AE10C8A" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6994454D" w14:textId="7D20131F" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00AC4A00" w:rsidP="00E37897">
+          <w:p w14:paraId="6994454D" w14:textId="7D20131F" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00AC4A00" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>紡織成衣端</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783380CC" w14:textId="5D805C1D" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00E37897">
+          <w:p w14:paraId="783380CC" w14:textId="5D805C1D" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>中華民國紡織業拓展會</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00063C0F" w:rsidRPr="00374A4F" w14:paraId="6B3B4255" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A267419" w14:textId="45F7AE9B" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00063C0F" w:rsidP="00E37897">
+          <w:p w14:paraId="2A267419" w14:textId="45F7AE9B" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00063C0F" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>塑</w:t>
-[...9 lines deleted...]
-              <w:t>橡膠</w:t>
+              <w:t>塑橡膠</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2040A65F" w14:textId="4EE52145" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00E37897">
+          <w:p w14:paraId="2040A65F" w14:textId="4EE52145" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>塑膠工業技術發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00063C0F" w:rsidRPr="00374A4F" w14:paraId="432EDAD7" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEB18F7" w14:textId="6F706B91" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00E37897">
+          <w:p w14:paraId="0DEB18F7" w14:textId="6F706B91" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00045705" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>食品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F296C5D" w14:textId="473A43EF" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00E37897">
+          <w:p w14:paraId="0F296C5D" w14:textId="473A43EF" w:rsidR="00063C0F" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>食品工業發展研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w14:paraId="55F5732C" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F01DA7" w14:textId="2BC432A7" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00E37897">
+          <w:p w14:paraId="58F01DA7" w14:textId="2BC432A7" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>印刷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAE761A" w14:textId="235C7BE3" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00E37897">
+          <w:p w14:paraId="0EAE761A" w14:textId="235C7BE3" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00D5462C" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>印刷創新科技研究發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w14:paraId="387D4412" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="445053DF" w14:textId="6B0393A9" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C415F1" w:rsidP="00E37897">
+          <w:p w14:paraId="445053DF" w14:textId="6B0393A9" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C415F1" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自行車</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58AE79A3" w14:textId="2E097CBF" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C415F1" w:rsidP="00E37897">
+          <w:p w14:paraId="58AE79A3" w14:textId="2E097CBF" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C415F1" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自行車暨健康科技工業研究發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w14:paraId="4FF9DD92" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A948EC" w14:textId="3744F264" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C15FE7" w:rsidP="00E37897">
+          <w:p w14:paraId="38A948EC" w14:textId="3744F264" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C15FE7" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>水五金、</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00374A4F">
+              <w:t>水五金、扣件</w:t>
+            </w:r>
+            <w:r w:rsidR="00875A8B" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>扣件</w:t>
-[...49 lines deleted...]
-              <w:t>件</w:t>
+              <w:t>、手工具、醫材、車用鈑件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515F4C2B" w14:textId="3D037797" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00DF49A3" w:rsidP="00E37897">
+          <w:p w14:paraId="515F4C2B" w14:textId="3D037797" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00DF49A3" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>金屬工業研究發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w14:paraId="5D513FBE" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="316E94A3" w14:textId="469CCC59" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00A91EE7" w:rsidP="00E37897">
+          <w:p w14:paraId="316E94A3" w14:textId="469CCC59" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00A91EE7" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>車輛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A48FE50" w14:textId="490FAB47" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00F34FC1" w:rsidP="00E37897">
+          <w:p w14:paraId="7A48FE50" w14:textId="490FAB47" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00F34FC1" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>車輛研究測試中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w14:paraId="4D868020" w14:textId="77777777" w:rsidTr="00736D84">
+      <w:tr w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w14:paraId="4D868020" w14:textId="77777777" w:rsidTr="00647E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCD0684" w14:textId="6F970974" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="003D5CD5" w:rsidP="00E37897">
+          <w:p w14:paraId="6BCD0684" w14:textId="6F970974" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="003D5CD5" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機械</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337FEBD1" w14:textId="34CEEA86" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="003F44A5" w:rsidP="00E37897">
+          <w:p w14:paraId="73637ACE" w14:textId="1798713E" w:rsidR="00647E55" w:rsidRDefault="00647E55" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00647E55">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>精密機械研究發展中心</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337FEBD1" w14:textId="6F999E86" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="003F44A5" w:rsidP="00647E55">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>工業技術研究院</w:t>
             </w:r>
             <w:r w:rsidR="00736D84" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1947,244 +1808,244 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機械與系統研究所</w:t>
             </w:r>
             <w:r w:rsidR="008E23EE" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w14:paraId="3A7ED667" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC226AC" w14:textId="55123D14" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="008E1316" w:rsidP="00E37897">
+          <w:p w14:paraId="4EC226AC" w14:textId="55123D14" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="008E1316" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>材料化工</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09526F27" w14:textId="0107F911" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00B35A13" w:rsidP="00E37897">
+          <w:p w14:paraId="09526F27" w14:textId="0107F911" w:rsidR="00A91EE7" w:rsidRPr="00374A4F" w:rsidRDefault="00B35A13" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>工業技術研究院</w:t>
             </w:r>
             <w:r w:rsidR="00736D84" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E1316" w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>材料與化工研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w14:paraId="3DCB9624" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB5FC9C" w14:textId="29857171" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C354F9" w:rsidP="00E37897">
+          <w:p w14:paraId="3FB5FC9C" w14:textId="29857171" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C354F9" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>製鞋</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A8CCF4" w14:textId="792AB14F" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C354F9" w:rsidP="00E37897">
+          <w:p w14:paraId="43A8CCF4" w14:textId="792AB14F" w:rsidR="00CB0CA5" w:rsidRPr="00374A4F" w:rsidRDefault="00C354F9" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>鞋類暨運動休閒</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>科技研發中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294107" w:rsidRPr="00374A4F" w14:paraId="314C02DB" w14:textId="77777777" w:rsidTr="00736D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14FE977B" w14:textId="7C78CFAD" w:rsidR="00294107" w:rsidRPr="00374A4F" w:rsidRDefault="00294107" w:rsidP="00E37897">
+          <w:p w14:paraId="14FE977B" w14:textId="7C78CFAD" w:rsidR="00294107" w:rsidRPr="00374A4F" w:rsidRDefault="00294107" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>石材</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06060DCC" w14:textId="75E120D4" w:rsidR="00294107" w:rsidRPr="00374A4F" w:rsidRDefault="00264447" w:rsidP="00E37897">
+          <w:p w14:paraId="06060DCC" w14:textId="75E120D4" w:rsidR="00294107" w:rsidRPr="00374A4F" w:rsidRDefault="00264447" w:rsidP="00647E55">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>石材暨資源產業研究發展中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DF4A366" w14:textId="503830E2" w:rsidR="00934FCF" w:rsidRPr="00374A4F" w:rsidRDefault="00AF3F76" w:rsidP="00934FCF">
       <w:pPr>
         <w:pStyle w:val="a9"/>
@@ -21512,61 +21373,61 @@
       <w:r w:rsidRPr="00374A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E466C7" w:rsidRPr="004B74CB" w:rsidSect="00300260">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="212" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17F41807" w14:textId="77777777" w:rsidR="000D0D31" w:rsidRDefault="000D0D31">
+    <w:p w14:paraId="21872947" w14:textId="77777777" w:rsidR="001654D3" w:rsidRDefault="001654D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661C074A" w14:textId="77777777" w:rsidR="000D0D31" w:rsidRDefault="000D0D31">
+    <w:p w14:paraId="1EFF3C4C" w14:textId="77777777" w:rsidR="001654D3" w:rsidRDefault="001654D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -21671,61 +21532,61 @@
         <w:r w:rsidRPr="00962B8E">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> 20 -</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40A81AEB" w14:textId="77777777" w:rsidR="000D0D31" w:rsidRDefault="000D0D31">
+    <w:p w14:paraId="785AC571" w14:textId="77777777" w:rsidR="001654D3" w:rsidRDefault="001654D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EED866" w14:textId="77777777" w:rsidR="000D0D31" w:rsidRDefault="000D0D31">
+    <w:p w14:paraId="61BC0B17" w14:textId="77777777" w:rsidR="001654D3" w:rsidRDefault="001654D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07AE4777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE542C48"/>
     <w:lvl w:ilvl="0" w:tplc="30C8B538">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -25391,50 +25252,51 @@
     <w:rsid w:val="000C1607"/>
     <w:rsid w:val="000C33CA"/>
     <w:rsid w:val="000C4880"/>
     <w:rsid w:val="000D0D31"/>
     <w:rsid w:val="000E0A1B"/>
     <w:rsid w:val="000E5236"/>
     <w:rsid w:val="000E683F"/>
     <w:rsid w:val="000F213F"/>
     <w:rsid w:val="000F63A3"/>
     <w:rsid w:val="00101AA8"/>
     <w:rsid w:val="00105CDB"/>
     <w:rsid w:val="001135EA"/>
     <w:rsid w:val="00113AB9"/>
     <w:rsid w:val="001166B0"/>
     <w:rsid w:val="001211EF"/>
     <w:rsid w:val="00121884"/>
     <w:rsid w:val="001339DC"/>
     <w:rsid w:val="001345F3"/>
     <w:rsid w:val="00140279"/>
     <w:rsid w:val="00142B4A"/>
     <w:rsid w:val="001444BE"/>
     <w:rsid w:val="00152E7A"/>
     <w:rsid w:val="001545D4"/>
     <w:rsid w:val="0015471B"/>
     <w:rsid w:val="00157918"/>
+    <w:rsid w:val="001654D3"/>
     <w:rsid w:val="001679F7"/>
     <w:rsid w:val="0018315F"/>
     <w:rsid w:val="00191D03"/>
     <w:rsid w:val="00194C98"/>
     <w:rsid w:val="001B02F3"/>
     <w:rsid w:val="001B3E36"/>
     <w:rsid w:val="001C0054"/>
     <w:rsid w:val="001D09CB"/>
     <w:rsid w:val="001D7F71"/>
     <w:rsid w:val="001F2F8A"/>
     <w:rsid w:val="00201E35"/>
     <w:rsid w:val="00202271"/>
     <w:rsid w:val="00207257"/>
     <w:rsid w:val="00214176"/>
     <w:rsid w:val="0021427A"/>
     <w:rsid w:val="00215ADE"/>
     <w:rsid w:val="00215B39"/>
     <w:rsid w:val="00216309"/>
     <w:rsid w:val="00216C70"/>
     <w:rsid w:val="00231B69"/>
     <w:rsid w:val="00232512"/>
     <w:rsid w:val="00232E52"/>
     <w:rsid w:val="00237B20"/>
     <w:rsid w:val="00242584"/>
     <w:rsid w:val="00255655"/>
@@ -25473,50 +25335,51 @@
     <w:rsid w:val="00362BE3"/>
     <w:rsid w:val="00363A43"/>
     <w:rsid w:val="00372DC2"/>
     <w:rsid w:val="00374A4F"/>
     <w:rsid w:val="00381D86"/>
     <w:rsid w:val="003940DB"/>
     <w:rsid w:val="00394346"/>
     <w:rsid w:val="00394366"/>
     <w:rsid w:val="003A7657"/>
     <w:rsid w:val="003B34AA"/>
     <w:rsid w:val="003B6358"/>
     <w:rsid w:val="003C1C76"/>
     <w:rsid w:val="003C5B3F"/>
     <w:rsid w:val="003C5C49"/>
     <w:rsid w:val="003D4E2D"/>
     <w:rsid w:val="003D5CD5"/>
     <w:rsid w:val="003D7BBB"/>
     <w:rsid w:val="003F196D"/>
     <w:rsid w:val="003F1E05"/>
     <w:rsid w:val="003F44A5"/>
     <w:rsid w:val="003F4A61"/>
     <w:rsid w:val="0040135E"/>
     <w:rsid w:val="0040207A"/>
     <w:rsid w:val="00405DEB"/>
     <w:rsid w:val="00406700"/>
+    <w:rsid w:val="004070D6"/>
     <w:rsid w:val="004177FF"/>
     <w:rsid w:val="00417B88"/>
     <w:rsid w:val="00432C61"/>
     <w:rsid w:val="00434203"/>
     <w:rsid w:val="00461967"/>
     <w:rsid w:val="004639F7"/>
     <w:rsid w:val="00467561"/>
     <w:rsid w:val="00467762"/>
     <w:rsid w:val="00472353"/>
     <w:rsid w:val="004750CC"/>
     <w:rsid w:val="00482972"/>
     <w:rsid w:val="004845A6"/>
     <w:rsid w:val="00486BCB"/>
     <w:rsid w:val="00490763"/>
     <w:rsid w:val="00490D8A"/>
     <w:rsid w:val="00491C67"/>
     <w:rsid w:val="00495219"/>
     <w:rsid w:val="00497C45"/>
     <w:rsid w:val="004A0B6C"/>
     <w:rsid w:val="004A485A"/>
     <w:rsid w:val="004B040E"/>
     <w:rsid w:val="004B26A1"/>
     <w:rsid w:val="004B49ED"/>
     <w:rsid w:val="004B562A"/>
     <w:rsid w:val="004B6190"/>
@@ -25546,50 +25409,51 @@
     <w:rsid w:val="0059613A"/>
     <w:rsid w:val="005A316B"/>
     <w:rsid w:val="005A5A79"/>
     <w:rsid w:val="005A645B"/>
     <w:rsid w:val="005B13F6"/>
     <w:rsid w:val="005C0D9E"/>
     <w:rsid w:val="005C4F9B"/>
     <w:rsid w:val="005C55E5"/>
     <w:rsid w:val="005D347E"/>
     <w:rsid w:val="005D4BB2"/>
     <w:rsid w:val="005E2876"/>
     <w:rsid w:val="005E5174"/>
     <w:rsid w:val="005F1E71"/>
     <w:rsid w:val="0060024A"/>
     <w:rsid w:val="00605FA6"/>
     <w:rsid w:val="00610079"/>
     <w:rsid w:val="00610DC1"/>
     <w:rsid w:val="0061203A"/>
     <w:rsid w:val="0062030A"/>
     <w:rsid w:val="00630441"/>
     <w:rsid w:val="00634420"/>
     <w:rsid w:val="006367AF"/>
     <w:rsid w:val="00641F5D"/>
     <w:rsid w:val="00642EAD"/>
     <w:rsid w:val="0064501C"/>
+    <w:rsid w:val="00647E55"/>
     <w:rsid w:val="00651274"/>
     <w:rsid w:val="00655FBD"/>
     <w:rsid w:val="0066067C"/>
     <w:rsid w:val="00671EEE"/>
     <w:rsid w:val="006745B5"/>
     <w:rsid w:val="006870BF"/>
     <w:rsid w:val="006946B0"/>
     <w:rsid w:val="00696587"/>
     <w:rsid w:val="006A0ECD"/>
     <w:rsid w:val="006A2051"/>
     <w:rsid w:val="006A3EA9"/>
     <w:rsid w:val="006A5442"/>
     <w:rsid w:val="006B173D"/>
     <w:rsid w:val="006B32A9"/>
     <w:rsid w:val="006C1CAB"/>
     <w:rsid w:val="006C219B"/>
     <w:rsid w:val="006C3013"/>
     <w:rsid w:val="006C3261"/>
     <w:rsid w:val="006C48CE"/>
     <w:rsid w:val="006C4BCE"/>
     <w:rsid w:val="006C59CD"/>
     <w:rsid w:val="006C5C1A"/>
     <w:rsid w:val="006E0A03"/>
     <w:rsid w:val="006E2D88"/>
     <w:rsid w:val="006E5D52"/>
@@ -27328,50 +27192,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8fcb28c8-49fd-451a-8b8c-6bd9a80781cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b62b8317-3c68-4856-bdae-f5aaf2bc669f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="文件" ma:contentTypeID="0x010100C09A3D5EB9A8AC478F707934E0D51B8B" ma:contentTypeVersion="19" ma:contentTypeDescription="建立新的文件。" ma:contentTypeScope="" ma:versionID="bd0a9d72bc393d42a7dd9883c3c2af8e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8fcb28c8-49fd-451a-8b8c-6bd9a80781cc" xmlns:ns3="b62b8317-3c68-4856-bdae-f5aaf2bc669f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="328ad579ee3439d6a97a017ef9f8e2a1" ns2:_="" ns3:_="">
     <xsd:import namespace="8fcb28c8-49fd-451a-8b8c-6bd9a80781cc"/>
     <xsd:import namespace="b62b8317-3c68-4856-bdae-f5aaf2bc669f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -27588,135 +27476,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E090916-F4F3-48CF-A5F4-AB2ACAFC3C44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E0648A-43DC-467A-848E-4870CFF5C259}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8fcb28c8-49fd-451a-8b8c-6bd9a80781cc"/>
+    <ds:schemaRef ds:uri="b62b8317-3c68-4856-bdae-f5aaf2bc669f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F95A83C8-4AE6-4574-B210-DCA3710B0709}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54C48CA6-3861-4761-A54B-E90AF9184111}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8fcb28c8-49fd-451a-8b8c-6bd9a80781cc"/>
     <ds:schemaRef ds:uri="b62b8317-3c68-4856-bdae-f5aaf2bc669f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>1557</Words>
-  <Characters>8875</Characters>
+  <Words>1558</Words>
+  <Characters>8885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10412</CharactersWithSpaces>
+  <CharactersWithSpaces>10423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>吳健維</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>