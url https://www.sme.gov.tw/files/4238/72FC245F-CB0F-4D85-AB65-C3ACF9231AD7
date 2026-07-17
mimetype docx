--- v0 (2025-10-09)
+++ v1 (2026-07-17)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B932912" w14:textId="1CEDFA96" w:rsidR="00376923" w:rsidRPr="00406465" w:rsidRDefault="008F6C9E" w:rsidP="0099380A">
+    <w:p w14:paraId="6B932912" w14:textId="7D65ADFD" w:rsidR="00376923" w:rsidRPr="00406465" w:rsidRDefault="008F6C9E" w:rsidP="0099380A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406465">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E7F6E51" wp14:editId="53969F23">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5671820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1146175" cy="312420"/>
@@ -65,116 +65,156 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1146175" cy="312420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7054D040" w14:textId="52D5AF2F" w:rsidR="00AD4B81" w:rsidRPr="0099380A" w:rsidRDefault="00AD4B81">
+                          <w:p w14:paraId="7054D040" w14:textId="0E2E0277" w:rsidR="00AD4B81" w:rsidRPr="0099380A" w:rsidRDefault="00AD4B81">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0099380A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>114年7月版</w:t>
+                              <w:t>11</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003E24A7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0099380A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>年7月版</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E7F6E51" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:446.6pt;margin-top:0;width:90.25pt;height:24.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsi3GSFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkl6MOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60vJaRp028swPwiiSR2Sh4fLm6EzbK/Qa7AlzydTzpSVUGu7Lfn3b5s3&#10;V5z5IGwtDFhV8oPy/Gb1+tWyd4WaQQumVsgIxPqidyVvQ3BFlnnZqk74CThlydkAdiKQidusRtET&#10;emey2XR6kfWAtUOQynv6ezc6+SrhN42S4UvTeBWYKTnVFtKJ6azima2WotiicK2WxzLEP1TRCW0p&#10;6QnqTgTBdqh/g+q0RPDQhImELoOm0VKlHqibfPqim4dWOJV6IXK8O9Hk/x+s/Lx/cF+RheEdDDTA&#10;1IR39yB/eGZh3Qq7VbeI0LdK1JQ4j5RlvfPF8Wmk2hc+glT9J6hpyGIXIAENDXaRFeqTEToN4HAi&#10;XQ2ByZgyn1/klwvOJPne5rP5LE0lE8XTa4c+fFDQsXgpOdJQE7rY3/sQqxHFU0hM5sHoeqONSQZu&#10;q7VBthckgE36UgMvwoxlfcmvF7PFSMBfIabp+xNEpwMp2eiu5FenIFFE2t7bOuksCG3GO5Vs7JHH&#10;SN1IYhiqgQIjnxXUB2IUYVQsbRhdWsBfnPWk1pL7nzuBijPz0dJUrvP5PMo7GfPFJXHI8NxTnXuE&#10;lQRV8sDZeF2HcSV2DvW2pUyjDizc0iQbnUh+rupYNykycX/cnij5cztFPe/46hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAP3X64TeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;dUiqpglxKoQEghsUBFc33iYR8TrYbhr+nu0JjqsZvX1TbWY7iAl96B0puFkkIJAaZ3pqFby/PVyv&#10;QYSoyejBESr4wQCb+vys0qVxR3rFaRtbwRAKpVbQxTiWUoamQ6vDwo1InO2dtzry6VtpvD4y3A4y&#10;TZKVtLon/tDpEe87bL62B6tgvXyaPsNz9vLRrPZDEa/y6fHbK3V5Md/dgog4x78ynPRZHWp22rkD&#10;mSAGZhRZylUFvOgUJ3mWg9gpWBYpyLqS/wfUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDsi3GSFgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD91+uE3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7054D040" w14:textId="52D5AF2F" w:rsidR="00AD4B81" w:rsidRPr="0099380A" w:rsidRDefault="00AD4B81">
+                    <w:p w14:paraId="7054D040" w14:textId="0E2E0277" w:rsidR="00AD4B81" w:rsidRPr="0099380A" w:rsidRDefault="00AD4B81">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0099380A">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>114年7月版</w:t>
+                        <w:t>11</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003E24A7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0099380A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>年7月版</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C25F8A" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00E44E41" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -227,51 +267,71 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>申請表</w:t>
       </w:r>
       <w:r w:rsidR="00E36A68" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C25F8A" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(申請金額100萬元以下適用)</w:t>
+        <w:t>(申請金額1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E24A7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25F8A" w:rsidRPr="00406465">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0萬元以下適用)</w:t>
       </w:r>
       <w:r w:rsidR="00E36A68" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E36A68" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="00376923" w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -310,65 +370,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8143A0" w14:textId="2B9A3A2A" w:rsidR="00DA15DA" w:rsidRPr="00406465" w:rsidRDefault="003A1BFE" w:rsidP="003A1BFE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(一)</w:t>
             </w:r>
             <w:r w:rsidR="003627C6" w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>企業名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0C0C52" w14:textId="5C3CC300" w:rsidR="00DA15DA" w:rsidRPr="00406465" w:rsidRDefault="00DA15DA" w:rsidP="003A1BFE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
@@ -1649,51 +1695,50 @@
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電子郵件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5237" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47AB2BD9" w14:textId="568C6F3C" w:rsidR="007E5A2D" w:rsidRPr="00406465" w:rsidRDefault="007E5A2D" w:rsidP="00F01A08">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="30D9D8EC" w14:textId="77777777" w:rsidTr="00330B66">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3164,77 +3209,55 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="467"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10416" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C5BCC89" w14:textId="77777777" w:rsidR="007C1D04" w:rsidRPr="00406465" w:rsidRDefault="007C1D04" w:rsidP="00914778">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...20 lines deleted...]
-              <w:t>，得以附件</w:t>
+              <w:t>註：經歷及課程不足列示者，得以附件</w:t>
             </w:r>
             <w:r w:rsidR="00914778" w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>揭示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E9AB350" w14:textId="334CB3A8" w:rsidR="007E13BD" w:rsidRPr="00406465" w:rsidRDefault="006743D2" w:rsidP="007C1D04">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406465">
@@ -3297,65 +3320,51 @@
       <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="751B3796" w14:textId="77777777" w:rsidTr="00330B66">
         <w:trPr>
           <w:trHeight w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDDBD75" w14:textId="41DB3B09" w:rsidR="00330B66" w:rsidRPr="00406465" w:rsidRDefault="00330B66" w:rsidP="00330B66">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>)統一編號</w:t>
+              <w:t>(一)統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D448BAD" w14:textId="1452A4C8" w:rsidR="00330B66" w:rsidRPr="00406465" w:rsidRDefault="00330B66" w:rsidP="006C60A0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4041,77 +4050,75 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="73172107" w14:textId="77777777" w:rsidR="00B52833" w:rsidRPr="00406465" w:rsidRDefault="00B52833" w:rsidP="00C81373">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="595AF98F" w14:textId="77777777" w:rsidR="00B52833" w:rsidRPr="00406465" w:rsidRDefault="00B52833" w:rsidP="00C81373">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>項目</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6243" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1224D212" w14:textId="77777777" w:rsidR="00B52833" w:rsidRPr="00406465" w:rsidRDefault="002F025F" w:rsidP="00C81373">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>自我</w:t>
                   </w:r>
                   <w:r w:rsidR="00B52833" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>評估級距</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -4127,237 +4134,229 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="56E1626C" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00B52833">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F89B522" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>對所營產業熟悉度</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="00F6A269" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>入門</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="65E45B64" w14:textId="5CB31DA5" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0492EF96" w14:textId="5E853A73" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="13FE0252" w14:textId="2523D4F3" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="12ABB971" w14:textId="5E68AFDF" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00E326A3" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="10C14D72" w14:textId="5C13C5D8" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="62C4C3D6" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="002F025F">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>熟悉</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="5BD1D175" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4367,242 +4366,234 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="77721A28" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F62589B" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>銷售(服務)項目</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AEE17B0" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>單一</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="36FCBF70" w14:textId="43E54BEC" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1948F605" w14:textId="553623D2" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00E326A3" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F12D87D" w14:textId="50689FFB" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3107EF81" w14:textId="2B9F291F" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B0F8BA4" w14:textId="18B3FE29" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E6CB7BD" w14:textId="77777777" w:rsidR="00E326A3" w:rsidRPr="00406465" w:rsidRDefault="00E326A3" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>多元</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="06AEFD27" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4612,231 +4603,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1B5D62D4" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="68A51304" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>原料供應及採購來源</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1FD75C8B" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>缺乏</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AC457D2" w14:textId="4BFE39F3" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7969DD77" w14:textId="2E823CC7" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D622330" w14:textId="3BDB96B7" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="68ECE1E5" w14:textId="7B4803D1" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2405FD0A" w14:textId="42F05387" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="14C9397C" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>穩定</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="568DE5FE" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4846,231 +4829,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="02327001" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="63FF77A1" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>生產及服務複雜度</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A9D4E34" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>單純</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3EBBD3EF" w14:textId="4590DC64" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="46BE56C2" w14:textId="48BE3895" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F132FA4" w14:textId="025C83A9" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E174DEA" w14:textId="013F2590" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FCE1541" w14:textId="3E115175" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="00123BD4" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>複雜</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="30F51D9F" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -5080,231 +5055,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1CBD2109" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EA91CA1" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>核心技術與專利(證照)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="58BC1578" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>簡單</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5BB97503" w14:textId="6A4BFDB1" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="74CACC21" w14:textId="25FE1A21" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2305F83D" w14:textId="63104C68" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="37110584" w14:textId="34897A04" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="42907349" w14:textId="31A58738" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AA3976E" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>困難</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="4D2C34B9" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -5314,231 +5281,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="467E1B40" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EE852D2" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>人力培育與管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="61BE23B2" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>簡易</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="22A87754" w14:textId="7D8830F2" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="33F69733" w14:textId="388F0782" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="16135686" w14:textId="7CB2B488" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EEB01BB" w14:textId="0F53729C" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="566C4299" w14:textId="0504FBC6" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1243C6BE" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>嚴謹</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="158854CF" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -5548,231 +5507,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="33EF84E9" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="06CAA11C" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>銷售(服務)通路多寡</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="26936712" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>單一</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="48800F89" w14:textId="248897D6" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="73E0DC66" w14:textId="54805A44" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="147428E6" w14:textId="2145DA60" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4751AC23" w14:textId="524727A0" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7FE5E458" w14:textId="2811AC7A" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3175F6C3" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>多元</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="79F22FC7" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -5782,231 +5733,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2A2A44FE" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="32A59C2A" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>品質(客服)管理及改進</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1664D393" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>鬆散</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C46EFE1" w14:textId="6581D3A8" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="086D5AD7" w14:textId="19E7E406" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6642A43F" w14:textId="1E7126D2" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="25A4034B" w14:textId="54B00C87" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3515597D" w14:textId="49E463E9" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F16D4E6" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>完善</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5B1FD649" w14:textId="77777777" w:rsidR="00363EAB" w:rsidRPr="00406465" w:rsidRDefault="00B97253" w:rsidP="0097638A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1052"/>
               </w:tabs>
@@ -6060,77 +6003,75 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6F6C850F" w14:textId="77777777" w:rsidR="00057632" w:rsidRPr="00406465" w:rsidRDefault="00057632" w:rsidP="0097638A">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="313988C9" w14:textId="77777777" w:rsidR="00057632" w:rsidRPr="00406465" w:rsidRDefault="00057632" w:rsidP="0097638A">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>項目</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6243" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="07415613" w14:textId="77777777" w:rsidR="00057632" w:rsidRPr="00406465" w:rsidRDefault="00057632" w:rsidP="0097638A">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>自我評估級距</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="1700960C" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -6140,231 +6081,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="5534755A" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5886E2C6" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>所營產業競爭程度</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="49B6A10B" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>激烈</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E7CC6E1" w14:textId="26A0B5B7" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="73E690A8" w14:textId="757B02A7" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F4884F3" w14:textId="25872413" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C214B4C" w14:textId="5BF86434" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E4CF809" w14:textId="3902AB44" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="69D477B0" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>緩和</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="02DDF037" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -6374,231 +6307,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0C890E8C" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="00FFCF94" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>所營產業需求前景</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="70CB1583" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>緊縮</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="40BCB67C" w14:textId="2D31383B" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="22B19834" w14:textId="434CFED6" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1228BE9D" w14:textId="55C31923" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="40253798" w14:textId="285E2172" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A053E00" w14:textId="35D7C9BC" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="76284B4E" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>成長</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="79107C5C" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -6608,231 +6533,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="175531A5" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A5E3B3F" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>市場目標客群</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C13A21F" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>小眾</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5DEC115C" w14:textId="1AF4634E" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4462DF3F" w14:textId="08C08C10" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="201B5226" w14:textId="2680B8D1" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="532B429C" w14:textId="1191DE1F" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="283F6EFB" w14:textId="249F8B8E" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2491665B" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>大眾</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="1B0FDABF" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -6842,231 +6759,223 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="087FC452" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="289B2AAC" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>鄰近競爭對手</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="63C0DAC1" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>眾多</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="51DE8C8C" w14:textId="43F96D8D" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="61C2B86A" w14:textId="57BCC9B6" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0629A762" w14:textId="26DE299C" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="07070B29" w14:textId="760C139B" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="789508E2" w14:textId="1F857382" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0882C017" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>稀少</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="36C77330" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -7076,676 +6985,638 @@
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4A478131" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="34340A4C" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>定價策略獲利性</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B7BC2C0" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>低利</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6979290B" w14:textId="52A5062B" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="68287CE3" w14:textId="04367388" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="744BEDE6" w14:textId="2C4E303C" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1FF27DCD" w14:textId="7FE3CBA3" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="65EB21FB" w14:textId="11C234DD" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0883790C" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>高潤</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="182DA188" w14:textId="77777777" w:rsidTr="00024A42">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1C9ACA43" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2663" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="794E2D4D" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>行銷策略與管道</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="472CCF52" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>缺乏</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E3065F5" w14:textId="691AC453" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□1分 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="71C42751" w14:textId="3B770DD9" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□3分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0D253AED" w14:textId="7D9C9F2E" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="943" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="68524A2C" w14:textId="477DEF1A" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□7分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="944" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D1A4971" w14:textId="59D7C0CF" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□9分</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="795" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="148046ED" w14:textId="77777777" w:rsidR="00DC66EE" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00DC66EE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>多元</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="299A910F" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="0097638A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>五、預估財務狀況：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BBBE33" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="0097638A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406465">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>)預估獲貸後第一年營業(服務)收入：</w:t>
+              <w:t>(一)預估獲貸後第一年營業(服務)收入：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
             </w:tblGrid>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="0CEB53DC" w14:textId="77777777" w:rsidTr="0097638A">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="227C6486" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□0~50萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="192932C9" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□51~100萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C8E1525" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□101~200萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="51CE1B42" w14:textId="418C852C" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>201~300萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6AF8A59D" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□301~400萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FF674CA" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過400萬</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3AFCD6AB" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="0097638A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7766,295 +7637,283 @@
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
             </w:tblGrid>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="75186A63" w14:textId="77777777" w:rsidTr="00E75F10">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="10C43D5C" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>第二年</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5372A0BA" w14:textId="452EA2D3" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>0%～2.5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F8CE326" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□2.5%～5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0AF31202" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5%～10%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A068B1A" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□10%～20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="58133D02" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="6EE845C5" w14:textId="77777777" w:rsidTr="00E75F10">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44B6510D" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>第三年起</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="21502795" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□0%～2.5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B0B3A06" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□2.5%～5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="18BDC92E" w14:textId="2FEA0D7C" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>5%～10%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="43DBAAC0" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□10%～20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D3254B3" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5FC9823D" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="0097638A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8075,430 +7934,412 @@
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1582"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
               <w:gridCol w:w="1583"/>
             </w:tblGrid>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="7ECE01C9" w14:textId="77777777" w:rsidTr="00E75F10">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="509638BF" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>第一年</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E0BE861" w14:textId="39516EEB" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>0%～2.5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="19DEA7C8" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□2.5%～5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DD775A2" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5%～10%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DC87064" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□10%～20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2D8C6A12" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="5F4A552B" w14:textId="77777777" w:rsidTr="00E75F10">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="402786A3" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>第二年</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4764F68D" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□0%～2.5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0753692D" w14:textId="4F4D7341" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>2.5%～5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="25F690AE" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□5%～10%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7F1938ED" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□10%～20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="05A9D483" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00406465" w:rsidRPr="00406465" w14:paraId="1ED69ACD" w14:textId="77777777" w:rsidTr="00E75F10">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1582" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="41B23993" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>第三年起</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D5785E8" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□0%～2.5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="51B8F663" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□2.5%～5%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FD11D64" w14:textId="0C311148" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00DC66EE" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
                   <w:r w:rsidR="00914778" w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>5%～10%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="54614E9B" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□10%～20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1583" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="341182E0" w14:textId="77777777" w:rsidR="00914778" w:rsidRPr="00406465" w:rsidRDefault="00914778" w:rsidP="00914778">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00406465">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>□超過20%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="29FD72A1" w14:textId="77777777" w:rsidR="00B97253" w:rsidRPr="00406465" w:rsidRDefault="00B97253" w:rsidP="00B97253">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1052"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
@@ -9034,58 +8875,58 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406465">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00786114" w:rsidRPr="00406465" w:rsidSect="00DA15DA">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="510" w:right="680" w:bottom="454" w:left="680" w:header="851" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="603CF5EE" w14:textId="77777777" w:rsidR="000A0DCE" w:rsidRDefault="000A0DCE">
+    <w:p w14:paraId="2FB62620" w14:textId="77777777" w:rsidR="007B3257" w:rsidRDefault="007B3257">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CC578DC" w14:textId="77777777" w:rsidR="000A0DCE" w:rsidRDefault="000A0DCE">
+    <w:p w14:paraId="54F87D5D" w14:textId="77777777" w:rsidR="007B3257" w:rsidRDefault="007B3257">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
@@ -9102,58 +8943,58 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="雅真中楷">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C3E9A43" w14:textId="77777777" w:rsidR="00887F62" w:rsidRDefault="00887F62" w:rsidP="00690D94">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ab"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ab"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ab"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -9204,58 +9045,58 @@
     <w:r w:rsidR="0067342D">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ab"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="297700A4" w14:textId="77777777" w:rsidR="00887F62" w:rsidRDefault="00887F62">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ACDDDE4" w14:textId="77777777" w:rsidR="000A0DCE" w:rsidRDefault="000A0DCE">
+    <w:p w14:paraId="7D52EBB8" w14:textId="77777777" w:rsidR="007B3257" w:rsidRDefault="007B3257">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1164C1DF" w14:textId="77777777" w:rsidR="000A0DCE" w:rsidRDefault="000A0DCE">
+    <w:p w14:paraId="6FCD5866" w14:textId="77777777" w:rsidR="007B3257" w:rsidRDefault="007B3257">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0F208912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="361"/>
         </w:tabs>
         <w:ind w:leftChars="200" w:left="361" w:hangingChars="200" w:hanging="360"/>
@@ -10703,51 +10544,50 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="781000979">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="439643961">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="959528000">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="471752160">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="552619645">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -10942,50 +10782,51 @@
     <w:rsid w:val="003747DE"/>
     <w:rsid w:val="003763DA"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="0038146B"/>
     <w:rsid w:val="00383A1D"/>
     <w:rsid w:val="00384AB9"/>
     <w:rsid w:val="00387867"/>
     <w:rsid w:val="00391CBA"/>
     <w:rsid w:val="00393976"/>
     <w:rsid w:val="00393DBB"/>
     <w:rsid w:val="003950D7"/>
     <w:rsid w:val="00395C71"/>
     <w:rsid w:val="003A0BE8"/>
     <w:rsid w:val="003A1BFE"/>
     <w:rsid w:val="003A35DE"/>
     <w:rsid w:val="003A639D"/>
     <w:rsid w:val="003B3267"/>
     <w:rsid w:val="003C2A7F"/>
     <w:rsid w:val="003C2F67"/>
     <w:rsid w:val="003C2F6C"/>
     <w:rsid w:val="003D49F6"/>
     <w:rsid w:val="003D54AB"/>
     <w:rsid w:val="003D58CB"/>
     <w:rsid w:val="003D6CF1"/>
     <w:rsid w:val="003E0AD1"/>
+    <w:rsid w:val="003E24A7"/>
     <w:rsid w:val="003E31BA"/>
     <w:rsid w:val="003E46E0"/>
     <w:rsid w:val="003E6C9B"/>
     <w:rsid w:val="003F1920"/>
     <w:rsid w:val="003F4D8B"/>
     <w:rsid w:val="003F746F"/>
     <w:rsid w:val="00406465"/>
     <w:rsid w:val="00407417"/>
     <w:rsid w:val="00407A8C"/>
     <w:rsid w:val="004103EF"/>
     <w:rsid w:val="004144D4"/>
     <w:rsid w:val="00414876"/>
     <w:rsid w:val="004175DA"/>
     <w:rsid w:val="00422E77"/>
     <w:rsid w:val="004306B1"/>
     <w:rsid w:val="00432CC1"/>
     <w:rsid w:val="00433170"/>
     <w:rsid w:val="00433943"/>
     <w:rsid w:val="00433A05"/>
     <w:rsid w:val="00434E2C"/>
     <w:rsid w:val="00444418"/>
     <w:rsid w:val="004459F5"/>
     <w:rsid w:val="004519D9"/>
     <w:rsid w:val="00456779"/>
     <w:rsid w:val="004633F1"/>
@@ -11075,50 +10916,51 @@
     <w:rsid w:val="005E4172"/>
     <w:rsid w:val="005E519D"/>
     <w:rsid w:val="00603855"/>
     <w:rsid w:val="00604283"/>
     <w:rsid w:val="00606811"/>
     <w:rsid w:val="0061602E"/>
     <w:rsid w:val="00616B40"/>
     <w:rsid w:val="006173B1"/>
     <w:rsid w:val="006176FE"/>
     <w:rsid w:val="00624E0F"/>
     <w:rsid w:val="0063174E"/>
     <w:rsid w:val="00644AC7"/>
     <w:rsid w:val="00645C2C"/>
     <w:rsid w:val="00651612"/>
     <w:rsid w:val="006559B1"/>
     <w:rsid w:val="0066081A"/>
     <w:rsid w:val="00661603"/>
     <w:rsid w:val="00670ED4"/>
     <w:rsid w:val="00671215"/>
     <w:rsid w:val="0067342D"/>
     <w:rsid w:val="006743D2"/>
     <w:rsid w:val="006754CF"/>
     <w:rsid w:val="00677217"/>
     <w:rsid w:val="00681380"/>
     <w:rsid w:val="00682971"/>
+    <w:rsid w:val="00683C90"/>
     <w:rsid w:val="00690442"/>
     <w:rsid w:val="006906A1"/>
     <w:rsid w:val="00690D94"/>
     <w:rsid w:val="006912BB"/>
     <w:rsid w:val="00693AF7"/>
     <w:rsid w:val="00694E68"/>
     <w:rsid w:val="006A17B7"/>
     <w:rsid w:val="006A5368"/>
     <w:rsid w:val="006B4291"/>
     <w:rsid w:val="006B6A5D"/>
     <w:rsid w:val="006B78B2"/>
     <w:rsid w:val="006C0202"/>
     <w:rsid w:val="006C0BAF"/>
     <w:rsid w:val="006C3B62"/>
     <w:rsid w:val="006C48DC"/>
     <w:rsid w:val="006C60A0"/>
     <w:rsid w:val="006D2029"/>
     <w:rsid w:val="006D207B"/>
     <w:rsid w:val="006D26A9"/>
     <w:rsid w:val="006D2B83"/>
     <w:rsid w:val="006D3E74"/>
     <w:rsid w:val="006D5131"/>
     <w:rsid w:val="006D6122"/>
     <w:rsid w:val="006D6D67"/>
     <w:rsid w:val="006E0521"/>
@@ -11138,50 +10980,51 @@
     <w:rsid w:val="00734BFD"/>
     <w:rsid w:val="007365FD"/>
     <w:rsid w:val="007417A5"/>
     <w:rsid w:val="00745490"/>
     <w:rsid w:val="00747908"/>
     <w:rsid w:val="007479D0"/>
     <w:rsid w:val="00763E0D"/>
     <w:rsid w:val="00764546"/>
     <w:rsid w:val="0077171C"/>
     <w:rsid w:val="007745D2"/>
     <w:rsid w:val="00776953"/>
     <w:rsid w:val="007834E5"/>
     <w:rsid w:val="00783F9F"/>
     <w:rsid w:val="007845CB"/>
     <w:rsid w:val="0078476F"/>
     <w:rsid w:val="00786114"/>
     <w:rsid w:val="00786A5D"/>
     <w:rsid w:val="00795D87"/>
     <w:rsid w:val="007960A3"/>
     <w:rsid w:val="00797DFF"/>
     <w:rsid w:val="007A3787"/>
     <w:rsid w:val="007A4E21"/>
     <w:rsid w:val="007A6DD7"/>
     <w:rsid w:val="007A6F69"/>
     <w:rsid w:val="007A7D46"/>
+    <w:rsid w:val="007B3257"/>
     <w:rsid w:val="007C1D04"/>
     <w:rsid w:val="007C2A84"/>
     <w:rsid w:val="007D5C01"/>
     <w:rsid w:val="007D647A"/>
     <w:rsid w:val="007E13BD"/>
     <w:rsid w:val="007E1AD3"/>
     <w:rsid w:val="007E5A2D"/>
     <w:rsid w:val="007E6E70"/>
     <w:rsid w:val="007F26F0"/>
     <w:rsid w:val="007F3E8C"/>
     <w:rsid w:val="007F452D"/>
     <w:rsid w:val="007F4D02"/>
     <w:rsid w:val="00802695"/>
     <w:rsid w:val="00805AF2"/>
     <w:rsid w:val="0080715C"/>
     <w:rsid w:val="00811234"/>
     <w:rsid w:val="00813479"/>
     <w:rsid w:val="00813E19"/>
     <w:rsid w:val="0081578E"/>
     <w:rsid w:val="008205DF"/>
     <w:rsid w:val="00822192"/>
     <w:rsid w:val="008226EF"/>
     <w:rsid w:val="00824C21"/>
     <w:rsid w:val="00826F47"/>
     <w:rsid w:val="00833EF3"/>